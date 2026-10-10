--- v0 (2026-06-25)
+++ v1 (2026-10-10)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="00E92653" w14:textId="77777777" w:rsidR="00565DA5" w:rsidRDefault="00565DA5" w:rsidP="00565DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F66E564" w14:textId="093EE6EC" w:rsidR="00B36B8A" w:rsidRDefault="00565DA5" w:rsidP="00565DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5141">
@@ -77,62 +78,82 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>及極限運動</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5141">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>活動經費補助申請</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>計畫</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4728746A" w14:textId="531323AB" w:rsidR="00565DA5" w:rsidRDefault="00565DA5" w:rsidP="00565DA5">
+    <w:p w14:paraId="4728746A" w14:textId="07F11FC5" w:rsidR="00565DA5" w:rsidRDefault="002F4DE4" w:rsidP="00565DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00565DA5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>結案報告書</w:t>
+      </w:r>
+      <w:r w:rsidR="00565DA5" w:rsidRPr="00565DA5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(格式範本)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EBA60C" w14:textId="63446EB7" w:rsidR="00565DA5" w:rsidRDefault="00565DA5" w:rsidP="00565DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -233,51 +254,51 @@
                               </w:rPr>
                               <w:t>無則刪除</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="32D9DF26" w14:textId="77777777" w:rsidR="00565DA5" w:rsidRDefault="00565DA5" w:rsidP="00565DA5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="31A6EDF0" id="矩形 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:46.95pt;width:469.6pt;height:314.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHcFFAhAIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpGuCOkWQosOA&#10;oi3WDj0rslQLkEVNUmJnXz9KdpysK3YYdrEpkXwkn0heXXeNJjvhvAJT0uIsp0QYDpUyryX9/nz7&#10;6ZISH5ipmAYjSroXnl4vP364au1CTKAGXQlHEMT4RWtLWodgF1nmeS0a5s/ACoNKCa5hAY/uNasc&#10;axG90dkkzy+yFlxlHXDhPd7e9Eq6TPhSCh4epPQiEF1SzC2kr0vfTfxmyyu2eHXM1ooPabB/yKJh&#10;ymDQEeqGBUa2Tv0B1SjuwIMMZxyaDKRUXKQasJoif1PNU82sSLUgOd6ONPn/B8vvd0/20SENrfUL&#10;j2KsopOuiX/Mj3SJrP1IlugC4Xg5m1+czyfIKUfd+Xx+OZvPIp3Z0d06H74IaEgUSurwNRJJbHfn&#10;Q296MInRDNwqrdOLaBMvPGhVxbt0iC0h1tqRHcPHDF0xRDuxwtjRMzvWkqSw1yJCaPNNSKIqzH6S&#10;EkltdsRknAsTil5Vs0r0oYpZnqdOQfjRIxWaACOyxCRH7AHg93wP2H3Zg310FalLR+f8b4n1zqNH&#10;igwmjM6NMuDeA9BY1RC5tz+Q1FMTWQrdpkOTKG6g2j864qAfF2/5rcIXvGM+PDKH84GvjjMfHvAj&#10;NbQlhUGipAb38737aI9ti1pKWpy3kvofW+YEJfqrwYaeF9NpHNB0mM4+x85yp5rNqcZsmzVgFxS4&#10;XSxPYrQP+iBKB80LroZVjIoqZjjGLikP7nBYh34P4HLhYrVKZjiUloU782R5BI8Exw597l6Ys0Mb&#10;B5yAezjMJlu86ebeNnoaWG0DSJVa/cjrQD0OdOqhYfnEjXF6TlbHFbn8BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAuS6lg94AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTRCo0&#10;ZFOh8iOBemng0psTb+OosR3FbhrenuUEp9VoRjPfFpvZ9mKiMXTeISwXCQhyjdedaxG+Pl/vHkCE&#10;qJxWvXeE8E0BNuX1VaFy7S9uT1MVW8ElLuQKwcQ45FKGxpBVYeEHcuwd/WhVZDm2Uo/qwuW2l2mS&#10;rKRVneMFowbaGmpO1dkiHIc62x32h6Sq3z+2L2/ayOfJIN7ezE+PICLN8S8Mv/iMDiUz1f7sdBA9&#10;Aj8SEdbZGgS7fFMQNcJ9mq1AloX8z1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEdw&#10;UUCEAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALkupYPeAAAABwEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
+              <v:rect w14:anchorId="31A6EDF0" id="矩形 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:46.95pt;width:469.6pt;height:314.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzraXrrwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1q3DAQvhf6DkL3xvZmN4lNvGFJSCmE&#10;JDQpOWtlKTbIkipp196+TKG3PkQfp/Q1OpJs75KGHkovskYz882Pv5nzi74VaMuMbZQscXaUYsQk&#10;VVUjn0v86fH63RlG1hFZEaEkK/GOWXyxfPvmvNMFm6laiYoZBCDSFp0uce2cLpLE0pq1xB4pzSQo&#10;uTItcSCa56QypAP0ViSzND1JOmUqbRRl1sLrVVTiZcDnnFF3x7llDokSQ24unCaca38my3NSPBui&#10;64YOaZB/yKIljYSgE9QVcQRtTPMHVNtQo6zi7oiqNlGcN5SFGqCaLH1RzUNNNAu1QHOsntpk/x8s&#10;vd3eG9RUJc5naT7PTk/mGEnSwq/69fX7zx/fUOZ71GlbgOmDvjeDZOHqC+65af0XSkF96Otu6ivr&#10;HaLwuMhPjgEeIwq64zw/W+QLj5rs3bWx7j1TLfKXEhv4caGfZHtjXTQdTXw0qa4bIeCdFEL60yrR&#10;VP4tCJ497FIYtCXw310faoBoB1Ygec/EVxZrCTe3EyyifmQc+gLZz0IigZF7TEIpky6LqppULIbK&#10;FmkaSOWDjVmEQoUEQI/MIckJewAYLSPIiB3LHuy9KwuEnpzTvyUWnSePEFlJNzm3jVTmNQABVQ2R&#10;o/3YpNga3yXXr3sw8de1qnZAIKPiZFlNrxv4gzfEuntiYJTgr8N6cHdwcKG6EqvhhlGtzJfX3r09&#10;MBy0GHUwmiW2nzfEMIzEBwncz7P53M9yEOaLU88sc6hZH2rkpr1UwIIMFpGm4ertnRiv3Kj2CbbI&#10;ykcFFZEUYpeYOjMKly6uDNhDlK1WwQzmVxN3Ix809eC+wZ6hj/0TMXqgsYMJuFXjGJPiBZujrfeU&#10;arVxijeB6vu+Dq2H2Q8cGvaUXy6HcrDab9PlbwAAAP//AwBQSwMEFAAGAAgAAAAhALkupYPeAAAA&#10;BwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo00QqNGRTofIjgXpp4NKbE2/j&#10;qLEdxW4a3p7lBKfVaEYz3xab2fZiojF03iEsFwkIco3XnWsRvj5f7x5AhKicVr13hPBNATbl9VWh&#10;cu0vbk9TFVvBJS7kCsHEOORShsaQVWHhB3LsHf1oVWQ5tlKP6sLltpdpkqykVZ3jBaMG2hpqTtXZ&#10;IhyHOtsd9oekqt8/ti9v2sjnySDe3sxPjyAizfEvDL/4jA4lM9X+7HQQPQI/EhHW2RoEu3xTEDXC&#10;fZqtQJaF/M9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzraXrrwIAAJUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC5LqWD3gAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAAkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="35A380F7" w14:textId="77777777" w:rsidR="00565DA5" w:rsidRPr="00C40D98" w:rsidRDefault="00565DA5" w:rsidP="00565DA5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C40D98">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>可放置各團體之LOGO</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5C97490A" w14:textId="77777777" w:rsidR="00565DA5" w:rsidRPr="00C40D98" w:rsidRDefault="00565DA5" w:rsidP="00565DA5">
                       <w:pPr>
                         <w:jc w:val="center"/>
@@ -624,51 +645,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C3503DC" w14:textId="77777777" w:rsidR="002B06EC" w:rsidRDefault="002B06EC" w:rsidP="002B06EC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="48"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="48"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>領　　　據</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E1FE31" w14:textId="77777777" w:rsidR="002B06EC" w:rsidRPr="00A74EC2" w:rsidRDefault="002B06EC" w:rsidP="002B06EC">
+    <w:p w14:paraId="28E1FE31" w14:textId="6A9EB03B" w:rsidR="002B06EC" w:rsidRPr="00A74EC2" w:rsidRDefault="002B06EC" w:rsidP="002B06EC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:kern w:val="3"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">茲領到　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
@@ -769,87 +790,87 @@
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>計畫</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>－</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>活動</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t>單位</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>單位</w:t>
+        <w:t>名稱</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002F4DE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>名稱」活動經費</w:t>
+        <w:t>」活動經費</w:t>
       </w:r>
       <w:r w:rsidRPr="00A74EC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="00A74EC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00A74EC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
@@ -1369,104 +1390,92 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9400">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="683E3309" w14:textId="77777777" w:rsidR="002B06EC" w:rsidRDefault="002B06EC" w:rsidP="002B06EC">
                             <w:pPr>
                               <w:pStyle w:val="Textbody"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>（</w:t>
-[...5 lines deleted...]
-                              <w:t>加蓋機關、單位圖記）</w:t>
+                              <w:t>（加蓋機關、單位圖記）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7D5B900B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 51" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:309.6pt;margin-top:16.3pt;width:158.25pt;height:240.7pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/z7ec8QEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlfbQwOA5EOW2Hbpp0&#10;2k1i+wEhTWikNM6cQMt+/ZyUAbu9TeuDa8dfv9if3dVD31p2VBgMuIqPRyVnykmojdtX/Pu3p3f3&#10;nIUoXC0sOFXxkwr8Yf32zarzSzWBBmytkBGJC8vOV7yJ0S+LIshGtSKMwCtHSQ3Yikgh7osaRUfs&#10;rS0mZXlXdIC1R5AqBDrdDEm+zvxaKxlftA4qMltxqi1mi9nuki3WK7Hco/CNkecyxD9U0Qrj6NIL&#10;1UZEwQ5o/qJqjUQIoONIQluA1kaq3AN1My5fdbNthFe5FxIn+ItM4f/Ryi/Hrf+KLPYfoacBJkE6&#10;H5aBDlM/vcY2valSRnmS8HSRTfWRSTqkOSzm8xlnknLvy9nd/SILW1w/9xjiJwUtS07FkeaS5RLH&#10;5xDpSoL+hqTbHDwZa/NsrGNdxRfTsswfBLCmTskEC7jfPVpkR5Gmm59UP5H9AUvMGxGaAVeTd0ZZ&#10;R+Brt8mL/a5npr5RYgf1iQSiHY8vZLQFqkda4zlrAH++Pks4Gg9lOOtoryoefhwEKs7sZ0eDW4yn&#10;07SIOZjO5hMK8Dazu80IJ4mq4pGzwX2Mw/LS9ngRn93WyzSPQbQPhwjaZD1TL0Pl5xZpf7Iy511P&#10;C3obZ9T1j1z/AgAA//8DAFBLAwQUAAYACAAAACEAiuOn9+EAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVIbBB1HjTQkEkFCFiwS9sPcOJpHBrbUeykga/HrGA5ukf3nim2i+7Z&#10;TKPrrEGIVxEwMo2VnWkRDvu32wdgzgsjRW8NIXyRg215eVGIXNqzqWje+ZaFEuNygaC8H3LOXaNI&#10;C7eyA5mQHe2ohQ/n2HI5inMo1z1PoijjWnQmLCgx0Iui5rSbNML8Kofs4zilXa2eD++fp+rme18h&#10;Xl8tT4/APC3+D4Zf/aAOZXCq7WSkYz1CFm+SgCKkSQYsAJt0fQ+sRljHdxHwsuD/Xyh/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD/Pt5zxAQAA2QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIrjp/fhAAAACgEAAA8AAAAAAAAAAAAAAAAASwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" strokeweight=".26111mm">
+              <v:shape id="文字方塊 51" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:309.6pt;margin-top:16.3pt;width:158.25pt;height:240.7pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQQK2yJQIAAAwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyW7S/CubChoVIVUU&#10;KXAAx2tnLXk9xnayGy6AxAHKMwfgAByoPQdjb5qG8obYB68988145vvGi8u21mQvnFdgCtrv5ZQI&#10;w6FUZlvQTx+vX00p8YGZkmkwoqAH4enl8uWLRWPnYgAV6FI4gkmMnze2oFUIdp5lnleiZr4HVhh0&#10;SnA1C3h026x0rMHstc4GeT7OGnCldcCF92hddU66TPmlFDzcSulFILqgWFtIq0vrJq7ZcsHmW8ds&#10;pfixDPYPVdRMGbz0lGrFAiM7p/5KVSvuwIMMPQ51BlIqLlIP2E0/f9bNumJWpF6QHG9PNPn/l5a/&#10;339wRJWo3XA6nlzMRv0BJYbVqNXD3df7n98f7n7d//hGRv3IVWP9HEPWFoNC+wZajHu0ezRGClrp&#10;6vjH5gj6kfXDiWnRBsLRiNLNJpMRJRx9F/loPJ0lLbKncOt8eCugJnFTUIdSJobZ/sYHLAWhj5B4&#10;m4FrpXWSUxvSFHQ2zPMU4EGrMjojzLvt5ko7smdxINIX68dkf8Bi5hXzVYcrcXdEaYPgyELXbdyF&#10;dtN2DD4ysYHygAThswi3uEgNWA/XylJSgfvy3BZxqCh6KGlwFAvqP++YE5Todwa1nvWHwzi76TAc&#10;TQZ4cOeezbmHGY6pChoo6bZXoZt3HDjLwo1ZWx716Eh7vQsgVeIz9tJVfmwRRy4xc3wecabPzwn1&#10;9IiXvwEAAP//AwBQSwMEFAAGAAgAAAAhAIrjp/fhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SGwQdR400JBJBQhYsEvbD3DiaRwa21HspIGvx6xgObpH954ptovu2Uyj66xB&#10;iFcRMDKNlZ1pEQ77t9sHYM4LI0VvDSF8kYNteXlRiFzas6lo3vmWhRLjcoGgvB9yzl2jSAu3sgOZ&#10;kB3tqIUP59hyOYpzKNc9T6Io41p0JiwoMdCLoua0mzTC/CqH7OM4pV2tng/vn6fq5ntfIV5fLU+P&#10;wDwt/g+GX/2gDmVwqu1kpGM9QhZvkoAipEkGLACbdH0PrEZYx3cR8LLg/18ofwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAQQK2yJQIAAAwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCK46f34QAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" filled="f" strokeweight=".26111mm">
                 <v:stroke dashstyle="dash"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="683E3309" w14:textId="77777777" w:rsidR="002B06EC" w:rsidRDefault="002B06EC" w:rsidP="002B06EC">
                       <w:pPr>
                         <w:pStyle w:val="Textbody"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                         </w:rPr>
-                        <w:t>（</w:t>
-[...5 lines deleted...]
-                        <w:t>加蓋機關、單位圖記）</w:t>
+                        <w:t>（加蓋機關、單位圖記）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">負責人：　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1845,51 +1854,51 @@
                               <w:pStyle w:val="Textbody"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1252F372" id="文字方塊 50" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-30pt;margin-top:19pt;width:29.9pt;height:1in;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoykB3zgEAAJoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGm3UDaquwKqRUgr&#10;dqXCB7iO3ViyPcZ2m5SvZ+x026rcEJeJZ954PO/NZPkwWEMOMkQNjtHppKZEOgGtdjtGf/54fPeR&#10;kpi4a7kBJxk9ykgfVm/fLHvfyBl0YFoZCBZxsek9o11KvqmqKDppeZyAlw5BBcHyhG7YVW3gPVa3&#10;pprV9Yeqh9D6AELGiNH1CNJVqa+UFOlZqSgTMYxib6nYUOw222q15M0ucN9pcWqD/0MXlmuHj55L&#10;rXniZB/0X6WsFgEiqDQRYCtQSgtZOCCbaX3DZtNxLwsXFCf6s0zx/5UV3w8b/xJIGj7DgAPMgvQ+&#10;NhGDmc+ggs1f7JQgjhIez7LJIRGBwbvF/eIOEYHQ/XQ+r4us1eWyDzF9lWBJPjAacCpFLH54igkf&#10;xNTXlPyWg0dtTJmMcTeBnLfmsRtvZbi6tJtPadgORLeMzl6pbKE9IkNc0vSMRhnoGRVGe0o6CL9v&#10;YzkP9UWEkh4Xg9H4a8+DpMR8c6h8YYibVJz5+8UMmYdrZHuNcCewFKOJkvH4JY3bh+P3PD25jRdZ&#10;0JHmp30CpYskmcvY+YkiLkBR6rSsecOu/ZJ1+aVWfwAAAP//AwBQSwMEFAAGAAgAAAAhAK/wmDHc&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNw6hwJTKU0nBOIKYnxI3LLG&#10;aysap2qytfx7zAlOluVHr5+32ix+UEeaYh/YwMVKgyJuguu5NfD2+pgVoGKy7OwQmAx8U4RNfXpS&#10;2dKFmV/ouE2tkhCOpTXQpTSWiLHpyNu4CiOx3PZh8jbJOrXoJjtLuB8w13qN3vYsHzo70n1Hzdf2&#10;4A28P+0/P670c/vgr8c5LBrZ36Ax52fL3S2oREv6g+FXX9ShFqddOLCLajCQrbV0SQYuC5kCZDmo&#10;nXBFrgHrCv8XqH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqMpAd84BAACaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr/CYMdwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAAAoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="1252F372" id="文字方塊 50" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-30pt;margin-top:19pt;width:29.9pt;height:1in;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABobji/gEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfadJsl26ipiugWoS0&#10;YlcqHMB17MaS/7DdJuUCSBxgeeYAHIAD7Z6DsdNtq/KGeJnY882M5/tmMrvulURb5rwwusbjUY4R&#10;09Q0Qq9r/PnTzasrjHwguiHSaFbjHfP4ev7yxayzFStMa2TDHIIi2ledrXEbgq2yzNOWKeJHxjIN&#10;IDdOkQBXt84aRzqormRW5PnrrDOusc5Q5j14FwOI56k+54yGO849C0jWGHoLybpkV9Fm8xmp1o7Y&#10;VtB9G+QfulBEaHj0UGpBAkEbJ/4qpQR1xhseRtSozHAuKEscgM04P2OzbIlliQuI4+1BJv//ytKP&#10;23uHRFPjspyW40kxLTHSRMGonh6+Pf768fTw+/Hnd3SZpOqsryBjaSEn9G9NDyOPEka/B2dUoOdO&#10;xS9wQ4CD6LuD0KwPiILzYlpOLwChAMGjkzxVz47J1vnwnhmF4qHGDuaY5CXbWx/gQQh9DolvaXMj&#10;pEyzlPrMEeMWxLdDVoSzY7vxFPpVnxQonqmsTLMDhrDW4Q4Ml6arMZXCYtQa9/XcF+NgIoBg1MEq&#10;1dh/2RDHMJIfNMwqMYTdS5fJ5bQA5u4UWZ0iRFMoVeOA0XB8F4Z9hYWxJNzqpaVR0IHmm00wXCRJ&#10;Ipeh8z1FWJmk1H69406e3lPU8Sec/wEAAP//AwBQSwMEFAAGAAgAAAAhAK/wmDHcAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNw6hwJTKU0nBOIKYnxI3LLGaysap2qytfx7&#10;zAlOluVHr5+32ix+UEeaYh/YwMVKgyJuguu5NfD2+pgVoGKy7OwQmAx8U4RNfXpS2dKFmV/ouE2t&#10;khCOpTXQpTSWiLHpyNu4CiOx3PZh8jbJOrXoJjtLuB8w13qN3vYsHzo70n1Hzdf24A28P+0/P670&#10;c/vgr8c5LBrZ36Ax52fL3S2oREv6g+FXX9ShFqddOLCLajCQrbV0SQYuC5kCZDmonXBFrgHrCv8X&#10;qH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAaG44v4BAADMAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr/CYMdwAAAAIAQAADwAAAAAAAAAA&#10;AAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5E5F3DCA" w14:textId="77777777" w:rsidR="002B06EC" w:rsidRDefault="002B06EC" w:rsidP="002B06EC">
                       <w:pPr>
                         <w:pStyle w:val="Textbody"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="008401FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="3"/>
           <w:sz w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>中</w:t>
@@ -1969,7461 +1978,7492 @@
     </w:p>
     <w:p w14:paraId="5530205E" w14:textId="77777777" w:rsidR="002B06EC" w:rsidRPr="002B06EC" w:rsidRDefault="002B06EC" w:rsidP="00DD33B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="002B06EC" w:rsidRPr="002B06EC" w:rsidSect="002B06EC">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="21807" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="598"/>
-[...13 lines deleted...]
-        <w:gridCol w:w="1949"/>
+        <w:gridCol w:w="259"/>
+        <w:gridCol w:w="1052"/>
+        <w:gridCol w:w="1709"/>
+        <w:gridCol w:w="1315"/>
+        <w:gridCol w:w="369"/>
+        <w:gridCol w:w="1048"/>
+        <w:gridCol w:w="998"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="859"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1523"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="2396"/>
+        <w:gridCol w:w="1849"/>
+        <w:gridCol w:w="1927"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="1322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD33B9" w:rsidRPr="00996D5E" w14:paraId="7EA5C62C" w14:textId="77777777" w:rsidTr="001F1236">
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="17B1D9C1" w14:textId="77777777" w:rsidTr="00964EA7">
         <w:trPr>
-          <w:trHeight w:val="500"/>
+          <w:trHeight w:val="3090"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="4704" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="394241BF" w14:textId="338CA636" w:rsidR="00DD33B9" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="277BC906" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>115年新興運動及極限運動活動經費補助申請</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="3DE11314" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="00996D5E" w:rsidRDefault="00DD33B9" w:rsidP="001F1236">
+              <w:t>附件三</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>執行單位：○○○○</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5275D5C2" w14:textId="616AA247" w:rsidR="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
             <w:pPr>
               <w:widowControl/>
-              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
-[...47 lines deleted...]
-            <w:gridSpan w:val="10"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>計畫名稱：○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>計畫期程：○○○年○月○日至○○○年○月○日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083DF5D4" w14:textId="52DBB9DB" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>活動地點：○○○○</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6353" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38B07301" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="00696C6F" w:rsidRDefault="00DD33B9" w:rsidP="001F1236">
+          <w:p w14:paraId="4C0C6DE1" w14:textId="1DF3C9F9" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...17 lines deleted...]
-            <w:tcW w:w="333" w:type="pct"/>
+              <w:ind w:rightChars="-793" w:right="-1903" w:firstLineChars="300" w:firstLine="811"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>運動部全民</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>運動署補</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（捐）助經費收支結算表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10750" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13E01C7E" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="5178" w:firstLine="9320"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>單位：新臺幣元</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="29DA7428" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFB7BA2" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>一、計畫財源</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17472" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76C2CA5E" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>二、計畫執行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="42EB42AD" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA6EDAF" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>財源項目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF93387" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>實際金額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="753AC3E4" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">補(捐)助項目 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A79F9C9" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>核定計畫金額 (a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64708CE1" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>核定補(捐)助金額</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD96D0D" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>已撥付金額</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C397958" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>補(捐)助</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>比率(％)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(d)=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(b)/(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8695" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53F0F4D7" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>實支總額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEDCE12" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>應補發(繳回)補(捐)助金額 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)=(f)-(c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07076CF2" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>備註</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="4F0227AC" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5669BA9E" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31291C16" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="112745EC" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB21E9D" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4D4980" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46096C85" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72950CEB" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1D9512" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>合計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18ECBD91" w14:textId="2767C8CA" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>運動部全民運動署</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>補(捐)助金額 (f)=(e)*(d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3117FA" w14:textId="5A524A3C" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:rightChars="12" w:right="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○機關(構)補(捐)助金額 (g)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F71A36A" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>自籌金額</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(h)=(e)-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(f)-(g)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7597124A" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA59998" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="65DB4512" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6438D24A" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="00696C6F" w:rsidRDefault="00DD33B9" w:rsidP="001F1236">
+          <w:p w14:paraId="20B8C7F4" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:tcW w:w="381" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2761" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDBA6A4" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>運動部全民</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>運動署補</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(捐)助金額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6494DAF6" w14:textId="21F6D4FD" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA0F319" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="629AD6DA" w14:textId="3991A195" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6931620D" w14:textId="22F0B383" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="268B8C67" w14:textId="07236F07" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="529612AD" w14:textId="75670920" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="625746B8" w14:textId="0CD60990" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4940F2CF" w14:textId="0A399363" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAFD39A" w14:textId="5DD7E7AC" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0355A413" w14:textId="3EDF9FDB" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07841A50" w14:textId="24045D64" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71F22562" w14:textId="567F8E15" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="719114E3" w14:textId="767AA3C7" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="155E3F2A" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27F5A014" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2761" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="150ADF42" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○機關(構)補(捐)助金額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D239F19" w14:textId="1555A4B0" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9B5DCB" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="756A1B2C" w14:textId="59E9F590" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02A14C71" w14:textId="7F7E8148" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00FE3C6F" w14:textId="33329D8B" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34611657" w14:textId="37D2B709" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA2D1EF" w14:textId="29C4B06F" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="005C655A" w14:textId="79B155D5" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73A8ED45" w14:textId="2336BF79" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32A361C6" w14:textId="065C3870" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40EAB030" w14:textId="1AEDCC00" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0675F151" w14:textId="2FB7CF07" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75B755AA" w14:textId="398E0DC5" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="2679DFF5" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA9F104" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21902097" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>自籌金額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="313EF72E" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>民間團體、個人指定捐助或贊助</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="579D6DA3" w14:textId="119B9EF3" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D83DC75" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56AD50F7" w14:textId="19B30A52" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5207F31D" w14:textId="049FB7C5" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16068225" w14:textId="7E59BB15" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12BB7A6B" w14:textId="536B0F83" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D541E75" w14:textId="4D3EEA3B" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F214232" w14:textId="01ACCAE1" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19F5743F" w14:textId="5CEFCD5D" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="787966EE" w14:textId="76A64865" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="646EB4B1" w14:textId="643432D7" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0616CA70" w14:textId="418F4E87" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3360DFE3" w14:textId="31C46484" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="03DD7025" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C918156" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="651B9715" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7FEE79" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>報名費收入</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEC7CBC" w14:textId="1A2D8DCC" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="577A1DF9" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02DCC5F5" w14:textId="5650DCC4" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA2FC14" w14:textId="7732299C" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09AD6E54" w14:textId="5A7340C7" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6E3593" w14:textId="1288FCEB" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="680A36EB" w14:textId="2C5B890E" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE9D280" w14:textId="4EA5B514" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="273D5F61" w14:textId="462095AF" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7880CED9" w14:textId="6B1B371C" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="008C4708" w14:textId="0E1E1387" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="208DBC79" w14:textId="32DFDA51" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78843B22" w14:textId="50C718B6" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="0C0D86E6" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6123DCC8" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D9DE57" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3388D8" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>門票收入</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2015AD1F" w14:textId="60A58374" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9F5241" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D237934" w14:textId="010BDC4E" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64EDA7D0" w14:textId="3F0F5C2D" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4BD44C" w14:textId="4B4FFAE5" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="541C1324" w14:textId="5659129C" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54173A5F" w14:textId="322BC855" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2736BD" w14:textId="54B140AA" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6BBD89" w14:textId="2F0AA728" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5953188B" w14:textId="46BB6480" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63E17C5D" w14:textId="1E0B5A78" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6CDCE4" w14:textId="349A6A83" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57630040" w14:textId="22F4F0EB" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="10F7E225" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFCCB64" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6613B11D" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7E940F" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>權利金收入</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F02B3DA" w14:textId="48B0E9C2" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65BA9912" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="428F3070" w14:textId="29CB2C3B" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A421DEB" w14:textId="726CAA7F" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2582830F" w14:textId="4DD5CCE3" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEAA341" w14:textId="1E21F8F5" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3685AF0F" w14:textId="18589657" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4199A000" w14:textId="198C3816" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9BF9C4" w14:textId="33506B7A" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23C99EE9" w14:textId="2F37E5BD" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08E207CC" w14:textId="0E7542E7" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6251C498" w14:textId="43945715" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75EFF0DA" w14:textId="2CDD9F31" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="68985AE6" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10AB5E2A" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="194837FE" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0298D0BC" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>廣告收入</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8C7E62" w14:textId="4604918A" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17D95763" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07FA3D05" w14:textId="4D30D71E" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2603AA4E" w14:textId="65B97C34" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75A942BB" w14:textId="17DEBCB9" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7971FC50" w14:textId="56FAB2EA" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24E976FC" w14:textId="6AAE8D34" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B866702" w14:textId="456BE7B2" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2A79D0" w14:textId="57A46F67" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E900259" w14:textId="5A52B728" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15B6C562" w14:textId="32495339" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBF0B28" w14:textId="420A7571" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1BCD1A" w14:textId="264851AF" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="3B4F9D14" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37E41E85" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45739C8C" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F498497" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○收入</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42709DF9" w14:textId="385041B6" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="756942E1" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6237A161" w14:textId="3F72740D" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B36F8F5" w14:textId="24DAE985" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56F98600" w14:textId="7D3D6223" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D969447" w14:textId="36EADC37" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C33F4F" w14:textId="6B0EFB6D" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61609988" w14:textId="38D06F72" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51EEDC75" w14:textId="2F504327" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="538C5D7A" w14:textId="352D07BC" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEAFD84" w14:textId="1B8E8599" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="340C95E2" w14:textId="45A8114E" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61DECC47" w14:textId="5BACA531" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="68B5AEEA" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7849E792" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4645CE0A" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFE352A" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>自有資金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="794A7CCC" w14:textId="79F5B024" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39A297B8" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA34031" w14:textId="094A2A10" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE2632D" w14:textId="7D3C5271" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A03AB37" w14:textId="0E33C6D2" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49CC05D1" w14:textId="735F0CE0" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3307FC8B" w14:textId="207DDC1F" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54701D43" w14:textId="177256B9" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1F7917" w14:textId="1875B94C" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E755AD3" w14:textId="77525406" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="472A00AE" w14:textId="2C6E6BF5" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3168FD9C" w14:textId="2330608F" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23D620D1" w14:textId="11F51D87" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="67FF7793" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D0441AB" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4757FDDC" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15B2B85E" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>小計</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0457A0A7" w14:textId="61734ACA" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30BAEA7B" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC232EC" w14:textId="037A73C7" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E285116" w14:textId="0BB84175" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBBB287" w14:textId="36B3E6C4" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABCB080" w14:textId="2EA8CF10" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03CBCE9C" w14:textId="1D1C54D5" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC1DB50" w14:textId="62EF35CF" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74075F15" w14:textId="0DF03C84" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D78C5B" w14:textId="544E4029" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D307645" w14:textId="5900452D" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07360E89" w14:textId="7A6AB8D8" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD84C9A" w14:textId="6B422D14" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="4D5C3D4C" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9B351E" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>合計(A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33519D43" w14:textId="1F090F03" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0AD341" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>合計</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03573C22" w14:textId="64C846C8" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44AA9DD2" w14:textId="725063DC" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60756757" w14:textId="1113DCC5" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="130A5D95" w14:textId="42093022" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB4E2F7" w14:textId="75885586" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2973DC4C" w14:textId="0A45F955" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD71CC9" w14:textId="397AEAE6" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4378284E" w14:textId="3B925C29" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73AF17A4" w14:textId="78E66C3B" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2AF095" w14:textId="3AD2FD62" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="77D43909" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A87D26" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="600" w:firstLine="1081"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>三、收支結餘情形(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17472" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D61443" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>四、其他衍生收入(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="7F17522A" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="239D0149" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>收支結餘金額 (B)=(A)-(e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59472077" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>依補(捐)助比率核算金額</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(C)=(B)*(d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17472" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18B551FF" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□無此情形</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>□有，合計○○元(包括違約罰款○○元、廢舊物資售價○○元、○○收入○○元)，依補(捐)助比率核算為○○元</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="3B17922C" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB80DBE" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3024" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF40EDB" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17472" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEAE9C8" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00964EA7" w:rsidRPr="00964EA7" w14:paraId="0B2663AB" w14:textId="77777777" w:rsidTr="00964EA7">
+        <w:trPr>
+          <w:trHeight w:val="2175"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="21807" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72E8546B" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="00696C6F" w:rsidRDefault="00DD33B9" w:rsidP="001F1236">
+          <w:p w14:paraId="43AA63EB" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">承辦單位：                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                              </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  主(會)計單位：                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        單位負責人：備註：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003310E0" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>本表應本誠信</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>原則查填</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>，如有不實，應自負相關法律責任。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244175BC" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
               <w:widowControl/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>本表應列明計畫所有計畫財源及支出項目，於計畫結案時如有收支結餘，除符合得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>免予繳回</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>規定情形且經本部同意者外，應按補（捐）助比率繳回。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760B4834" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
               <w:widowControl/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>受補</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（捐）助經費產生之利息收入或其他衍生收入，除實施校務基金學校、利息收入或其他法令規定得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>免予繳回</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>外，應全數或按補（捐）助比率繳回。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529785AF" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
               <w:widowControl/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>同一案件由2個以上政府機關（構）補助者，應列明實際補助金額及其相對應支出項目(得另以附表呈現)，不得重複申請補(捐)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>助款</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>；且收支結算表內容應與其他機關（構）一致，必要時請提供相關佐證資料。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44EE2323" w14:textId="77777777" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
               <w:widowControl/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>執行單位如為政府機關(構)、公(私)立學校及行政法人，支出項目請填列一級用途別科目(人事費、業務費、行政管理費、設備費)。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="124F66C6" w14:textId="6B58B394" w:rsidR="00964EA7" w:rsidRPr="00964EA7" w:rsidRDefault="00964EA7" w:rsidP="00964EA7">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
               <w:widowControl/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7013 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00964EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>如未指定各項目之核定補(捐)助金額及撥付金額，(b)、(c)欄位請填列合計數。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35D12E99" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
+    <w:p w14:paraId="35D12E99" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="00964EA7" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DD33B9" w:rsidSect="00DD33B9">
+        <w:sectPr w:rsidR="00DD33B9" w:rsidRPr="00964EA7" w:rsidSect="00DD33B9">
           <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
           <w:pgMar w:top="426" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61506A89" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="007C1C9D" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB17FF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -9587,69 +9627,50 @@
             <w:r w:rsidRPr="002D27FF">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:r w:rsidRPr="002D27FF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、收支結算表</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00DD33B9" w:rsidRPr="008770E1" w14:paraId="240BBAFB" w14:textId="77777777" w:rsidTr="001F1236">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B5E47B6" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="008770E1" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="59" w:line="306" w:lineRule="exact"/>
               <w:ind w:rightChars="29" w:right="70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
@@ -10965,76 +10986,58 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>此</w:t>
             </w:r>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情形</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00DD33B9" w:rsidRPr="008770E1" w14:paraId="0E2F0A2D" w14:textId="77777777" w:rsidTr="001F1236">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="65D3ECC4" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="008770E1" w:rsidRDefault="00DD33B9" w:rsidP="001F1236">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54" w:line="287" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二</w:t>
@@ -11042,69 +11045,50 @@
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>支用單據</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00DD33B9" w:rsidRPr="008770E1" w14:paraId="154F07BD" w14:textId="77777777" w:rsidTr="001F1236">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DA61433" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="008770E1" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="59" w:line="306" w:lineRule="exact"/>
               <w:ind w:rightChars="29" w:right="70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -12389,124 +12373,87 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>此</w:t>
             </w:r>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情形</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00DD33B9" w:rsidRPr="008770E1" w14:paraId="2A0CBEC7" w14:textId="77777777" w:rsidTr="001F1236">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0482D407" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="008770E1" w:rsidRDefault="00DD33B9" w:rsidP="001F1236">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54" w:line="287" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>三、計畫執行管考</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00DD33B9" w:rsidRPr="008770E1" w14:paraId="42C3761A" w14:textId="77777777" w:rsidTr="001F1236">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45FF8E8B" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="008770E1" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="59" w:line="306" w:lineRule="exact"/>
               <w:ind w:rightChars="29" w:right="70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
@@ -13632,124 +13579,87 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>此</w:t>
             </w:r>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情形</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00DD33B9" w:rsidRPr="008770E1" w14:paraId="721C6098" w14:textId="77777777" w:rsidTr="001F1236">
         <w:trPr>
           <w:trHeight w:val="106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C43DA5A" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="008770E1" w:rsidRDefault="00DD33B9" w:rsidP="001F1236">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54" w:line="287" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008770E1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>四、其他</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00DD33B9" w:rsidRPr="008770E1" w14:paraId="1394E7C4" w14:textId="77777777" w:rsidTr="001F1236">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45B2A65F" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="008770E1" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="59" w:line="306" w:lineRule="exact"/>
               <w:ind w:rightChars="29" w:right="70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -15188,88 +15098,88 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="058F0803" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="00DD33B9" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DD33B9" w:rsidRPr="00DD33B9" w:rsidSect="00DD33B9">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="851" w:footer="284" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A3347F1" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
+    <w:p w14:paraId="1233BDE4" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB17FF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>115年新興運動及極限運動活動經費補助申請</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>計畫</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5B9A27" w14:textId="425A3472" w:rsidR="009972F9" w:rsidRDefault="00DD33B9" w:rsidP="009972F9">
+    <w:p w14:paraId="66089517" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>〔</w:t>
       </w:r>
@@ -15281,95 +15191,1524 @@
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>活動名稱</w:t>
       </w:r>
       <w:r w:rsidRPr="00694ECB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>〕</w:t>
       </w:r>
       <w:r w:rsidRPr="003075AF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>結案報告書</w:t>
+        <w:t>結案報告書(範本)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009972F9">
+    </w:p>
+    <w:p w14:paraId="724C7536" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="000B72D8" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B72D8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理單位：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A397AFF" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="000B72D8" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482" w:hanging="196"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>指導</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B72D8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>單位：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>運動部、運動部全民運動署</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A307583" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="000B72D8" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482" w:hanging="196"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B72D8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>協辦單位：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0018D339" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理日期：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536BE0C3" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="000B72D8" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B72D8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理地點：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9A7560" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>活動執行成果</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B72D8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C95D7DC" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00660111" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482" w:hanging="196"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>參與對象及參與人數：（主要參與族群及基本背景資訊說明）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B871A05" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482" w:hanging="196"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理情形及執行成果 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170710">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>請對應申請活動類型呈現</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470DCE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FDF87A" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="87"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170710">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>優化會務運作：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>會務行政與制度優化成效、財務與會計改善等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32321ED0" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="1123" w:hanging="556"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395877">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理國內賽事活動</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：賽會基本資訊、賽會辦理成果、參與者滿意度回饋、媒體曝光與宣傳成效等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D4D7C5" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="1123" w:hanging="556"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395877">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>國內</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395877">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>講習</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395877">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>研習課程</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：課程內容基本資訊、師資概況、證書核發種類、數量與通過率、參與者滿意度回饋等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6681F9" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="1123" w:hanging="556"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395877">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理國內推廣活動</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：活動基本資訊、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2350">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>運動知識推廣</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>內容、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395877">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>運動推廣與社群曝光</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>成效、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2350">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>活動互動參與體驗</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>成效、參與者滿意度回饋等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36950C64" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00470DCE" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482" w:hanging="196"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>活動辦理情形與執行成果成效</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088497D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(需含量化成果及亮點)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088497D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F09377E" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>檢討與建議事項：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA2841C" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00470DCE" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:afterLines="25" w:after="90" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482" w:hanging="482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170710">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>其他附件：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170710">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170710">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>如組織章程、競賽規程、講習、研習手冊、保險證明</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>等)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B30DDF" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:afterLines="25" w:after="90" w:line="600" w:lineRule="exact"/>
+        <w:ind w:left="482" w:hanging="482"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F4DE4" w:rsidSect="00DD33B9">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="851" w:footer="284" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>活動照片：（可自行刪減）</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af4"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="480" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4290"/>
+        <w:gridCol w:w="4290"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="224D892C" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18280CD7" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53814C00" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="0CDE551E" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="3969"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1394296A" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36058579" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="0CBEE218" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4874116D" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CD5EE9" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="5FE99950" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="3969"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F47735" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8DE07A" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="52549D0E" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAB689B" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD8D449" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="1EBAFDFB" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="3969"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="131A0631" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="686C530D" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="483C0999" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AE3B03" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="651A97BD" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="300E26C7" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="3912"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4249078D" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B38551" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="5B8CC812" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F27C88" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A037E2" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="766C5B7C" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="3912"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E434C1" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C89E43" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="0607DD36" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FE9A82" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037A4DD0" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4DE4" w14:paraId="00EBE1F1" w14:textId="77777777" w:rsidTr="00DD4529">
+        <w:trPr>
+          <w:trHeight w:val="3912"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BE2061" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76ED192E" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00AD4B05" w:rsidRDefault="002F4DE4" w:rsidP="00DD4529">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD4B05">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74478123" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRPr="00DD33B9" w:rsidRDefault="002F4DE4" w:rsidP="002F4DE4">
+      <w:pPr>
+        <w:spacing w:afterLines="25" w:after="90" w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:highlight w:val="yellow"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25DC2CB9" w14:textId="4FF9EA2E" w:rsidR="00DD33B9" w:rsidRPr="004F2B87" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DD33B9" w:rsidRPr="004F2B87" w:rsidSect="00DD33B9">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="851" w:footer="284" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="069F94B5" w14:textId="77777777" w:rsidR="00DD33B9" w:rsidRPr="007C1C9D" w:rsidRDefault="00DD33B9" w:rsidP="00DD33B9">
       <w:pPr>
         <w:spacing w:afterLines="25" w:after="90" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
@@ -17867,203 +19206,335 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EF0BB5" w:rsidRPr="00DD33B9" w:rsidSect="00DD33B9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35A7DD1C" w14:textId="77777777" w:rsidR="00AB1CE5" w:rsidRDefault="00AB1CE5" w:rsidP="00565DA5">
+    <w:p w14:paraId="393C4247" w14:textId="77777777" w:rsidR="0009123C" w:rsidRDefault="0009123C" w:rsidP="00565DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A9FFE63" w14:textId="77777777" w:rsidR="00AB1CE5" w:rsidRDefault="00AB1CE5" w:rsidP="00565DA5">
+    <w:p w14:paraId="1BB542F9" w14:textId="77777777" w:rsidR="0009123C" w:rsidRDefault="0009123C" w:rsidP="00565DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-519786209"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="243E9716" w14:textId="77777777" w:rsidR="00565DA5" w:rsidRDefault="00565DA5">
         <w:pPr>
           <w:pStyle w:val="af0"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1036FA2A" w14:textId="77777777" w:rsidR="00565DA5" w:rsidRDefault="00565DA5">
     <w:pPr>
       <w:pStyle w:val="af0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-770157618"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="36A35D06" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4">
+        <w:pPr>
+          <w:pStyle w:val="af0"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="zh-TW"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="34349349" w14:textId="77777777" w:rsidR="002F4DE4" w:rsidRDefault="002F4DE4">
+    <w:pPr>
+      <w:pStyle w:val="af0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AC30C79" w14:textId="77777777" w:rsidR="00AB1CE5" w:rsidRDefault="00AB1CE5" w:rsidP="00565DA5">
+    <w:p w14:paraId="4051FA76" w14:textId="77777777" w:rsidR="0009123C" w:rsidRDefault="0009123C" w:rsidP="00565DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15616247" w14:textId="77777777" w:rsidR="00AB1CE5" w:rsidRDefault="00AB1CE5" w:rsidP="00565DA5">
+    <w:p w14:paraId="0AC31365" w14:textId="77777777" w:rsidR="0009123C" w:rsidRDefault="0009123C" w:rsidP="00565DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B002185"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="321EFF20"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C1C0D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83D03E52"/>
     <w:lvl w:ilvl="0" w:tplc="AD38B00C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="603" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1083" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -18109,51 +19580,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3483" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3963" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4443" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D4E0205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3188815E"/>
     <w:lvl w:ilvl="0" w:tplc="1C9282B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1213" w:hanging="1213"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -18199,51 +19670,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34B82583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A3ADB8C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1473" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -18289,51 +19760,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C152AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C03E88F2"/>
     <w:lvl w:ilvl="0" w:tplc="7E4ED762">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1473" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -18379,51 +19850,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="375D2656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31722996"/>
     <w:lvl w:ilvl="0" w:tplc="73BC9504">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
@@ -18471,51 +19942,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DCC6DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31722996"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
@@ -18563,51 +20034,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FC8252A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83D03E52"/>
     <w:lvl w:ilvl="0" w:tplc="AD38B00C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="603" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1083" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -18653,51 +20124,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3483" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3963" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4443" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48331080"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="660AEF12"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5E08FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BDCE19A"/>
     <w:lvl w:ilvl="0" w:tplc="8702CE14">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
@@ -18744,51 +20301,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDF3B93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D8A45D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18858,51 +20415,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F023468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BB2CD56"/>
     <w:lvl w:ilvl="0" w:tplc="AD38B00C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="603" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1083" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -18948,51 +20505,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3483" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3963" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4443" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50EC3426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A3CCBB6"/>
     <w:lvl w:ilvl="0" w:tplc="A44C71EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
@@ -19040,51 +20597,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D7027E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED160898"/>
     <w:lvl w:ilvl="0" w:tplc="C53ADAB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1442" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -19130,51 +20687,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4802" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="593C295A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A3ADB8C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1473" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -19220,51 +20777,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EA77119"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FF2F61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
@@ -19341,51 +20898,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="622612CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83D03E52"/>
     <w:lvl w:ilvl="0" w:tplc="AD38B00C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="603" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1083" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -19431,51 +20988,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3483" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3963" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4443" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74FF3D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9856B3FC"/>
     <w:lvl w:ilvl="0" w:tplc="70DAD804">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19524,51 +21081,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FC5087B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A3ADB8C"/>
     <w:lvl w:ilvl="0" w:tplc="DDEA159A">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1473" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -19614,189 +21171,198 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1228884699">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1814635590">
-[...32 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1807434871">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="867643998">
-[...2 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="523787480">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="633289143">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="80"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00565DA5"/>
+    <w:rsid w:val="0009123C"/>
     <w:rsid w:val="001B12CD"/>
     <w:rsid w:val="00222331"/>
     <w:rsid w:val="00273EA5"/>
     <w:rsid w:val="002B06EC"/>
     <w:rsid w:val="002C2A2F"/>
+    <w:rsid w:val="002F4DE4"/>
     <w:rsid w:val="004621C3"/>
     <w:rsid w:val="00481B35"/>
     <w:rsid w:val="00565DA5"/>
     <w:rsid w:val="006F0A4C"/>
     <w:rsid w:val="00946314"/>
+    <w:rsid w:val="00964EA7"/>
     <w:rsid w:val="009972F9"/>
     <w:rsid w:val="00AB1CE5"/>
     <w:rsid w:val="00B36B8A"/>
     <w:rsid w:val="00C82D7B"/>
     <w:rsid w:val="00D95365"/>
     <w:rsid w:val="00DD33B9"/>
     <w:rsid w:val="00EF0BB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5D2F9B2A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{21BE0C09-493C-4A8F-91EA-419708450C2D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20896,58 +22462,73 @@
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:rsid w:val="002B06EC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="732119558">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -21225,55 +22806,55 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>3726</Characters>
+  <Pages>9</Pages>
+  <Words>722</Words>
+  <Characters>4117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4371</CharactersWithSpaces>
+  <CharactersWithSpaces>4830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>羅少婕</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>